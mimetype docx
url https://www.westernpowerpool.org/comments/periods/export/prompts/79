--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -54,51 +54,51 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1143000" cy="987903"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>2026-EP-04 (New Rockies Subregion)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Comments accepted between 2026-09-10 and 2026-09-24</w:t>
+        <w:t>Comments accepted between 2026-09-10 and 2026-09-25</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t>Please supply any comments related to the proposed changes in BPM 102 - Forward Showing Reliability Metrics</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:r>
         <w:t>Please supply any comments related to the proposed changes in BPM 103 - Forward Showing Capacity Requirements</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:r>
         <w:t>Please supply any comments related to the proposed changes in BPM 105 - Qualifying Resources</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>